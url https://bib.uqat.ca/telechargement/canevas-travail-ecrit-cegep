--- v0 (2025-10-07)
+++ v1 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C97D6D6" w14:textId="77777777" w:rsidR="001269C5" w:rsidRPr="001269C5" w:rsidRDefault="001269C5" w:rsidP="001269C5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001269C5">
         <w:t>NOM DE L’ÉTUDIANT/E</w:t>
       </w:r>
       <w:r w:rsidRPr="001269C5">
         <w:br/>
         <w:t>Titre du cours</w:t>
       </w:r>
       <w:r w:rsidRPr="001269C5">
         <w:br/>
         <w:t>Numéro du cours, groupe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08198073" w14:textId="77777777" w:rsidR="001269C5" w:rsidRPr="001269C5" w:rsidRDefault="001269C5" w:rsidP="001269C5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556171CD" w14:textId="77777777" w:rsidR="001269C5" w:rsidRPr="001269C5" w:rsidRDefault="001269C5" w:rsidP="001269C5">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -80,57 +80,69 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A9FE450" w14:textId="77777777" w:rsidR="001269C5" w:rsidRPr="001269C5" w:rsidRDefault="001269C5" w:rsidP="001269C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="001269C5" w:rsidRPr="001269C5" w:rsidSect="00973044">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1803" w:bottom="1440" w:left="1803" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:vAlign w:val="both"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001269C5">
         <w:t>Cégep de l’Abitibi-Témiscamingue</w:t>
       </w:r>
       <w:r w:rsidRPr="001269C5">
         <w:br/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33069300" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00EA5627">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="33069300" w14:textId="5B92F22F" w:rsidR="008C73D3" w:rsidRPr="00FE4E88" w:rsidRDefault="00FE4E88" w:rsidP="00FE4E88">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4E88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Table des matières</w:t>
+        <w:t>TABLE DES MATIÈRES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E423AD9" w14:textId="2F7B9EE5" w:rsidR="008C73D3" w:rsidRDefault="00191246" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc118451058" w:history="1">
         <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
           <w:rPr>
@@ -167,1709 +179,1709 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DD8541F" w14:textId="67EBE139" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="6DD8541F" w14:textId="67EBE139" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451059" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>TITRE DE SECTION</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451059 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F20196F" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="1F20196F" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451060" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451060 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D7C67A8" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D7C67A8" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451061" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451061 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18A15194" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18A15194" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451062" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451062 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FC3616B" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="7FC3616B" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451063" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451063 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="057D5117" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="057D5117" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451064" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>1.2.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451064 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="339CA5B7" w14:textId="40BB6839" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="339CA5B7" w14:textId="40BB6839" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451065" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>TITRE DE SECTION</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451065 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B8E2677" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="1B8E2677" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451066" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451066 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3766538F" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3766538F" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451067" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451067 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BA074DB" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6BA074DB" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451068" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451068 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05AFE295" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="05AFE295" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451069" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451069 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47942CB2" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47942CB2" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451070" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>2.2.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451070 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A8375D8" w14:textId="642D79BB" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="1A8375D8" w14:textId="642D79BB" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451071" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>TITRE DE SECTION</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451071 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="404C9664" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="404C9664" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451072" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451072 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="553259A3" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="553259A3" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451073" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451073 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07A59DDB" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07A59DDB" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451074" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451074 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77A593A7" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="77A593A7" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451075" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Titre de sous-section</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451075 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...5 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="261E573E" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="261E573E" w14:textId="77777777" w:rsidR="008C73D3" w:rsidRDefault="008C73D3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451076" w:history="1">
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>3.2.1.</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Titre de subdivision</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451076 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C73D3">
-[...4 lines deleted...]
-        <w:r w:rsidR="008C73D3">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008C73D3">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7505BCD0" w14:textId="25967507" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="7505BCD0" w14:textId="25967507" w:rsidR="008C73D3" w:rsidRDefault="00EA5627" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451077" w:history="1">
-        <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CONCLUSION</w:t>
         </w:r>
-        <w:r w:rsidR="00EA5627">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451077 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA5627">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="782968DA" w14:textId="785E6288" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="782968DA" w14:textId="785E6288" w:rsidR="008C73D3" w:rsidRDefault="00EA5627" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451078" w:history="1">
-        <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ANNEXE A – TITRE DE L’ANNEXE</w:t>
         </w:r>
-        <w:r w:rsidR="00EA5627">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451078 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA5627">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67A8659C" w14:textId="27A9ECD2" w:rsidR="008C73D3" w:rsidRDefault="00000000" w:rsidP="00E96424">
+    <w:p w14:paraId="67A8659C" w14:textId="27A9ECD2" w:rsidR="008C73D3" w:rsidRDefault="00EA5627" w:rsidP="00E96424">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118451079" w:history="1">
-        <w:r w:rsidR="00EA5627" w:rsidRPr="007B45B0">
+        <w:r w:rsidRPr="007B45B0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>BIBLIOGRAPHIE</w:t>
         </w:r>
-        <w:r w:rsidR="00EA5627">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118451079 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA5627">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="008C73D3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="424EF999" w14:textId="77777777" w:rsidR="00191246" w:rsidRDefault="00191246">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
@@ -2281,156 +2293,156 @@
       <w:pPr>
         <w:pStyle w:val="RfrencesBibliographie"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="189C8E68" w14:textId="77777777" w:rsidR="00C13E72" w:rsidRDefault="00C13E72" w:rsidP="00C13E72">
       <w:pPr>
         <w:pStyle w:val="RfrencesBibliographie"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490FEFE4" w14:textId="77777777" w:rsidR="00C13E72" w:rsidRPr="00C13E72" w:rsidRDefault="00C13E72" w:rsidP="00C13E72">
       <w:pPr>
         <w:pStyle w:val="RfrencesBibliographie"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C13E72" w:rsidRPr="00C13E72" w:rsidSect="00F7104F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1803" w:bottom="1440" w:left="1803" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4766D183" w14:textId="77777777" w:rsidR="00D71AE7" w:rsidRDefault="00D71AE7" w:rsidP="00973044">
+    <w:p w14:paraId="3525DD0C" w14:textId="77777777" w:rsidR="00220512" w:rsidRDefault="00220512" w:rsidP="00973044">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E6CBE8F" w14:textId="77777777" w:rsidR="00D71AE7" w:rsidRDefault="00D71AE7" w:rsidP="00973044">
+    <w:p w14:paraId="2DF12912" w14:textId="77777777" w:rsidR="00220512" w:rsidRDefault="00220512" w:rsidP="00973044">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58999A35" w14:textId="77777777" w:rsidR="00D71AE7" w:rsidRDefault="00D71AE7" w:rsidP="00973044">
+    <w:p w14:paraId="238F9C88" w14:textId="77777777" w:rsidR="00220512" w:rsidRDefault="00220512" w:rsidP="00973044">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64683AC3" w14:textId="77777777" w:rsidR="00D71AE7" w:rsidRDefault="00D71AE7" w:rsidP="00973044">
+    <w:p w14:paraId="3879A8D9" w14:textId="77777777" w:rsidR="00220512" w:rsidRDefault="00220512" w:rsidP="00973044">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09A54356" w14:textId="77777777" w:rsidR="00973044" w:rsidRDefault="00973044">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2415027A" w14:textId="77777777" w:rsidR="00973044" w:rsidRDefault="00973044">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="097A4F1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C0C001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3056,165 +3068,169 @@
   <w:num w:numId="1" w16cid:durableId="576866722">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="458257178">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="319041297">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="12805854">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2003653431">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1135219401">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1372461651">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00301FDD"/>
     <w:rsid w:val="000C1982"/>
     <w:rsid w:val="001269C5"/>
     <w:rsid w:val="00186041"/>
     <w:rsid w:val="00191246"/>
     <w:rsid w:val="001C76D8"/>
     <w:rsid w:val="001E3136"/>
     <w:rsid w:val="001F6316"/>
     <w:rsid w:val="00216709"/>
+    <w:rsid w:val="00220512"/>
     <w:rsid w:val="00260F86"/>
     <w:rsid w:val="002D4B80"/>
+    <w:rsid w:val="002D73A8"/>
     <w:rsid w:val="00301FDD"/>
     <w:rsid w:val="003332C3"/>
     <w:rsid w:val="003F3A4C"/>
     <w:rsid w:val="00482C7F"/>
     <w:rsid w:val="00483158"/>
     <w:rsid w:val="00493D47"/>
     <w:rsid w:val="0051253B"/>
     <w:rsid w:val="0060222A"/>
     <w:rsid w:val="00614653"/>
     <w:rsid w:val="006A496E"/>
     <w:rsid w:val="0070410A"/>
     <w:rsid w:val="00746069"/>
     <w:rsid w:val="007A0B22"/>
     <w:rsid w:val="007B27B0"/>
     <w:rsid w:val="008528C2"/>
     <w:rsid w:val="00870B25"/>
     <w:rsid w:val="00896051"/>
     <w:rsid w:val="008C73D3"/>
     <w:rsid w:val="00927769"/>
     <w:rsid w:val="00934C80"/>
     <w:rsid w:val="00973044"/>
     <w:rsid w:val="00980C73"/>
     <w:rsid w:val="00992B54"/>
     <w:rsid w:val="009A5F83"/>
     <w:rsid w:val="009A7CF3"/>
     <w:rsid w:val="00A51FF9"/>
     <w:rsid w:val="00A72C8D"/>
     <w:rsid w:val="00AA7A02"/>
     <w:rsid w:val="00AD77FD"/>
     <w:rsid w:val="00B65645"/>
+    <w:rsid w:val="00BC7A0B"/>
     <w:rsid w:val="00C13E72"/>
     <w:rsid w:val="00D426F2"/>
     <w:rsid w:val="00D55E73"/>
     <w:rsid w:val="00D673D0"/>
     <w:rsid w:val="00D71AE7"/>
     <w:rsid w:val="00DC73EB"/>
     <w:rsid w:val="00E0290B"/>
     <w:rsid w:val="00E61AAB"/>
     <w:rsid w:val="00E757D6"/>
     <w:rsid w:val="00E96424"/>
     <w:rsid w:val="00EA5627"/>
     <w:rsid w:val="00EC50A8"/>
     <w:rsid w:val="00F7104F"/>
+    <w:rsid w:val="00FE4E88"/>
     <w:rsid w:val="00FF3E4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="31FA74A8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6E918A2E-8E83-4EED-8F0B-57C6CD711734}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3286,98 +3302,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
@@ -4185,52 +4204,53 @@
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Car">
     <w:name w:val="Style1 Car"/>
     <w:basedOn w:val="En-ttedetabledesmatiresCar"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="00301FDD"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bibrefer2\Downloads\Canevas%20d'un%20travail%20&#233;critV4.dotx.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -4514,51 +4534,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C1E307A-AF2E-4A47-A25D-0D1C44C0F49B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Canevas d'un travail écritV4.dotx.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
+  <Pages>1</Pages>
   <Words>424</Words>
   <Characters>2332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2751</CharactersWithSpaces>